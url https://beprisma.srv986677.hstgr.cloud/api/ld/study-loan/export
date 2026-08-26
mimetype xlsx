--- v0 (2026-07-04)
+++ v1 (2026-08-26)
@@ -437,51 +437,51 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="35.83203125" customWidth="1"/>
     <col min="2" max="2" width="20.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>BINTULU PORT HOLDINGS BERHAD</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>STUDY LOAN REPORT</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Generated: 04 July 2026</v>
+        <v>Generated: 26 August 2026</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>SUMMARY</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Metric</v>
       </c>
       <c r="B6" t="str">
         <v>Value</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Total Loans</v>
       </c>
       <c r="B7">
         <v>49</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
@@ -564,51 +564,51 @@
     <col min="1" max="1" width="4.83203125" customWidth="1"/>
     <col min="2" max="2" width="14.83203125" customWidth="1"/>
     <col min="3" max="3" width="42.83203125" customWidth="1"/>
     <col min="4" max="4" width="30.83203125" customWidth="1"/>
     <col min="5" max="5" width="8.83203125" customWidth="1"/>
     <col min="6" max="6" width="20.83203125" customWidth="1"/>
     <col min="7" max="7" width="20.83203125" customWidth="1"/>
     <col min="8" max="8" width="14.83203125" customWidth="1"/>
     <col min="9" max="9" width="6.83203125" customWidth="1"/>
     <col min="10" max="10" width="10.83203125" customWidth="1"/>
     <col min="11" max="11" width="16.83203125" customWidth="1"/>
     <col min="12" max="12" width="16.83203125" customWidth="1"/>
     <col min="13" max="13" width="16.83203125" customWidth="1"/>
     <col min="14" max="14" width="16.83203125" customWidth="1"/>
     <col min="15" max="15" width="16.83203125" customWidth="1"/>
     <col min="16" max="16" width="14.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>STUDY LOAN — LOAN DETAILS</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Generated: 04 July 2026</v>
+        <v>Generated: 26 August 2026</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>NO</v>
       </c>
       <c r="B4" t="str">
         <v>ID</v>
       </c>
       <c r="C4" t="str">
         <v>NAME</v>
       </c>
       <c r="D4" t="str">
         <v>DIVISION</v>
       </c>
       <c r="E4" t="str">
         <v>COMPANY</v>
       </c>
       <c r="F4" t="str">
         <v>PROGRAMME</v>
       </c>
       <c r="G4" t="str">
         <v>INSTITUTION</v>
       </c>
       <c r="H4" t="str">
@@ -3147,51 +3147,51 @@
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="4.83203125" customWidth="1"/>
     <col min="2" max="2" width="14.83203125" customWidth="1"/>
     <col min="3" max="3" width="42.83203125" customWidth="1"/>
     <col min="4" max="4" width="14.83203125" customWidth="1"/>
     <col min="5" max="5" width="18.83203125" customWidth="1"/>
     <col min="6" max="6" width="18.83203125" customWidth="1"/>
     <col min="7" max="7" width="14.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>STUDY LOAN — INVOICE / CLAIM MISMATCHES</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Generated: 04 July 2026</v>
+        <v>Generated: 26 August 2026</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>NO</v>
       </c>
       <c r="B4" t="str">
         <v>ID</v>
       </c>
       <c r="C4" t="str">
         <v>NAME</v>
       </c>
       <c r="D4" t="str">
         <v>CATEGORY</v>
       </c>
       <c r="E4" t="str">
         <v>TOTAL INVOICED (RM)</v>
       </c>
       <c r="F4" t="str">
         <v>TOTAL CLAIMED (RM)</v>
       </c>
       <c r="G4" t="str">
         <v>GAP (RM)</v>
       </c>
     </row>
@@ -3478,51 +3478,51 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="35.83203125" customWidth="1"/>
     <col min="2" max="2" width="14.83203125" customWidth="1"/>
     <col min="3" max="3" width="16.83203125" customWidth="1"/>
     <col min="4" max="4" width="18.83203125" customWidth="1"/>
     <col min="5" max="5" width="18.83203125" customWidth="1"/>
     <col min="6" max="6" width="16.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>STUDY LOAN — BY DIVISION</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Generated: 04 July 2026</v>
+        <v>Generated: 26 August 2026</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>DIVISION</v>
       </c>
       <c r="B4" t="str">
         <v>STAFF COUNT</v>
       </c>
       <c r="C4" t="str">
         <v>TOTAL LOAN (RM)</v>
       </c>
       <c r="D4" t="str">
         <v>TOTAL DEDUCTED (RM)</v>
       </c>
       <c r="E4" t="str">
         <v>TOTAL INVOICED (RM)</v>
       </c>
       <c r="F4" t="str">
         <v>TOTAL CLAIMED (RM)</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>GROUP PORT OPERATIONS</v>