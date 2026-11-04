--- v1 (2026-08-26)
+++ v2 (2026-11-04)
@@ -437,178 +437,178 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="35.83203125" customWidth="1"/>
     <col min="2" max="2" width="20.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>BINTULU PORT HOLDINGS BERHAD</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>STUDY LOAN REPORT</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Generated: 26 August 2026</v>
+        <v>Generated: 04 November 2026</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>SUMMARY</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Metric</v>
       </c>
       <c r="B6" t="str">
         <v>Value</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Total Loans</v>
       </c>
       <c r="B7">
-        <v>49</v>
+        <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Active Loans</v>
       </c>
       <c r="B8">
-        <v>30</v>
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>Completed Loans</v>
       </c>
       <c r="B9">
-        <v>19</v>
+        <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>Total Loan Allocated (RM)</v>
       </c>
       <c r="B10">
-        <v>885227.65</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>Total Utilized / Deducted (RM)</v>
       </c>
       <c r="B11">
-        <v>500669.55</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v>Total Invoiced to Company (RM)</v>
       </c>
       <c r="B12">
-        <v>844198.2899999999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v>Total Claimed / Reimbursed (RM)</v>
       </c>
       <c r="B13">
-        <v>803213.2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
         <v>Total Outstanding Balance (RM)</v>
       </c>
       <c r="B14">
-        <v>384558.1000000001</v>
+        <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
         <v>Invoice–Claim Gap (RM)</v>
       </c>
       <c r="B15">
-        <v>40985.08999999997</v>
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:B15"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:P55"/>
+  <dimension ref="A1:P6"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="4.83203125" customWidth="1"/>
     <col min="2" max="2" width="14.83203125" customWidth="1"/>
     <col min="3" max="3" width="42.83203125" customWidth="1"/>
     <col min="4" max="4" width="30.83203125" customWidth="1"/>
     <col min="5" max="5" width="8.83203125" customWidth="1"/>
     <col min="6" max="6" width="20.83203125" customWidth="1"/>
     <col min="7" max="7" width="20.83203125" customWidth="1"/>
     <col min="8" max="8" width="14.83203125" customWidth="1"/>
     <col min="9" max="9" width="6.83203125" customWidth="1"/>
     <col min="10" max="10" width="10.83203125" customWidth="1"/>
     <col min="11" max="11" width="16.83203125" customWidth="1"/>
     <col min="12" max="12" width="16.83203125" customWidth="1"/>
     <col min="13" max="13" width="16.83203125" customWidth="1"/>
     <col min="14" max="14" width="16.83203125" customWidth="1"/>
     <col min="15" max="15" width="16.83203125" customWidth="1"/>
     <col min="16" max="16" width="14.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>STUDY LOAN — LOAN DETAILS</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Generated: 26 August 2026</v>
+        <v>Generated: 04 November 2026</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>NO</v>
       </c>
       <c r="B4" t="str">
         <v>ID</v>
       </c>
       <c r="C4" t="str">
         <v>NAME</v>
       </c>
       <c r="D4" t="str">
         <v>DIVISION</v>
       </c>
       <c r="E4" t="str">
         <v>COMPANY</v>
       </c>
       <c r="F4" t="str">
         <v>PROGRAMME</v>
       </c>
       <c r="G4" t="str">
         <v>INSTITUTION</v>
       </c>
       <c r="H4" t="str">
@@ -617,3097 +617,211 @@
       <c r="I4" t="str">
         <v>YEAR</v>
       </c>
       <c r="J4" t="str">
         <v>STATUS</v>
       </c>
       <c r="K4" t="str">
         <v>TOTAL LOAN (RM)</v>
       </c>
       <c r="L4" t="str">
         <v>TOTAL DEDUCTED (RM)</v>
       </c>
       <c r="M4" t="str">
         <v>BALANCE (RM)</v>
       </c>
       <c r="N4" t="str">
         <v>TOTAL INVOICED (RM)</v>
       </c>
       <c r="O4" t="str">
         <v>TOTAL CLAIMED (RM)</v>
       </c>
       <c r="P4" t="str">
         <v>CLAIM GAP (RM)</v>
       </c>
     </row>
-    <row r="5">
-[...15 lines deleted...]
-      <c r="F5" t="str">
+    <row r="6">
+      <c r="A6" t="str">
         <v/>
       </c>
-      <c r="G5" t="str">
+      <c r="B6" t="str">
         <v/>
       </c>
-      <c r="H5" t="str">
-[...33 lines deleted...]
-      </c>
       <c r="C6" t="str">
-        <v>FLORA LINDA ANAK JOSEPH NYANDANG (NE)</v>
+        <v/>
       </c>
       <c r="D6" t="str">
-        <v>GROUP PORT OPERATIONS</v>
+        <v/>
       </c>
       <c r="E6" t="str">
-        <v>BPSB</v>
+        <v/>
       </c>
       <c r="F6" t="str">
         <v/>
       </c>
       <c r="G6" t="str">
         <v/>
       </c>
       <c r="H6" t="str">
-        <v>Tuition Fees</v>
-[...2 lines deleted...]
-        <v>2026</v>
+        <v/>
+      </c>
+      <c r="I6" t="str">
+        <v/>
       </c>
       <c r="J6" t="str">
-        <v>Active</v>
+        <v>TOTAL</v>
       </c>
       <c r="K6">
-        <v>25000</v>
+        <v>0</v>
       </c>
       <c r="L6">
-        <v>13392.9</v>
+        <v>0</v>
       </c>
       <c r="M6">
-        <v>11607.1</v>
+        <v>0</v>
       </c>
       <c r="N6">
-        <v>20834.2</v>
+        <v>0</v>
       </c>
       <c r="O6">
-        <v>16668.4</v>
+        <v>0</v>
       </c>
       <c r="P6">
-        <v>4165.799999999999</v>
-[...2399 lines deleted...]
-        <v>40985.08999999997</v>
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:P55"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:P6"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G16"/>
+  <dimension ref="A1:G4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="4.83203125" customWidth="1"/>
     <col min="2" max="2" width="14.83203125" customWidth="1"/>
     <col min="3" max="3" width="42.83203125" customWidth="1"/>
     <col min="4" max="4" width="14.83203125" customWidth="1"/>
     <col min="5" max="5" width="18.83203125" customWidth="1"/>
     <col min="6" max="6" width="18.83203125" customWidth="1"/>
     <col min="7" max="7" width="14.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>STUDY LOAN — INVOICE / CLAIM MISMATCHES</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Generated: 26 August 2026</v>
+        <v>Generated: 04 November 2026</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>NO</v>
       </c>
       <c r="B4" t="str">
         <v>ID</v>
       </c>
       <c r="C4" t="str">
         <v>NAME</v>
       </c>
       <c r="D4" t="str">
         <v>CATEGORY</v>
       </c>
       <c r="E4" t="str">
         <v>TOTAL INVOICED (RM)</v>
       </c>
       <c r="F4" t="str">
         <v>TOTAL CLAIMED (RM)</v>
       </c>
       <c r="G4" t="str">
         <v>GAP (RM)</v>
       </c>
     </row>
-    <row r="5">
-[...274 lines deleted...]
-    </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:G16"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:G4"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F12"/>
+  <dimension ref="A1:F4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="35.83203125" customWidth="1"/>
     <col min="2" max="2" width="14.83203125" customWidth="1"/>
     <col min="3" max="3" width="16.83203125" customWidth="1"/>
     <col min="4" max="4" width="18.83203125" customWidth="1"/>
     <col min="5" max="5" width="18.83203125" customWidth="1"/>
     <col min="6" max="6" width="16.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>STUDY LOAN — BY DIVISION</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
-        <v>Generated: 26 August 2026</v>
+        <v>Generated: 04 November 2026</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>DIVISION</v>
       </c>
       <c r="B4" t="str">
         <v>STAFF COUNT</v>
       </c>
       <c r="C4" t="str">
         <v>TOTAL LOAN (RM)</v>
       </c>
       <c r="D4" t="str">
         <v>TOTAL DEDUCTED (RM)</v>
       </c>
       <c r="E4" t="str">
         <v>TOTAL INVOICED (RM)</v>
       </c>
       <c r="F4" t="str">
         <v>TOTAL CLAIMED (RM)</v>
       </c>
     </row>
-    <row r="5">
-[...158 lines deleted...]
-    </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:F12"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:F4"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Summary</vt:lpstr>
       <vt:lpstr>Loan Details</vt:lpstr>
       <vt:lpstr>Mismatches</vt:lpstr>
       <vt:lpstr>By Division</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>